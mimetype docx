--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -1,5426 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="79F67BEB" w14:textId="0BBB00F2" w:rsidR="00E9252A" w:rsidRPr="0096720E" w:rsidRDefault="00427254" w:rsidP="003A4C00">
-[...5363 lines deleted...]
-    </w:p>
     <w:p w14:paraId="60174429" w14:textId="77777777" w:rsidR="00260C4B" w:rsidRDefault="00260C4B" w:rsidP="00815652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36370F11" w14:textId="0E8359C3" w:rsidR="00815652" w:rsidRDefault="00691763" w:rsidP="00815652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6747,734 +1375,199 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5071">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>All red-highlighted text should be removed before the manuscript is finalized.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AE5071" w:rsidRPr="00AE5071" w:rsidSect="00260C4B">
-      <w:headerReference w:type="default" r:id="rId30"/>
+    <w:sectPr w:rsidR="00AE5071" w:rsidRPr="00AE5071" w:rsidSect="00B62AAF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11940" w:h="16860"/>
       <w:pgMar w:top="1640" w:right="960" w:bottom="280" w:left="1300" w:header="740" w:footer="0" w:gutter="0"/>
-      <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
+      <w:pgNumType w:fmt="lowerRoman" w:start="4"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="020287F5" w14:textId="77777777" w:rsidR="0083274C" w:rsidRDefault="0083274C">
+    <w:p w14:paraId="4675C75D" w14:textId="77777777" w:rsidR="00607D7B" w:rsidRDefault="00607D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A031D8C" w14:textId="77777777" w:rsidR="0083274C" w:rsidRDefault="0083274C">
+    <w:p w14:paraId="2F927359" w14:textId="77777777" w:rsidR="00607D7B" w:rsidRDefault="00607D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-687371873"/>
+      <w:id w:val="-813572452"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5801FC54" w14:textId="6E94F369" w:rsidR="00DA2795" w:rsidRDefault="00DA2795">
+      <w:p w14:paraId="08B34D04" w14:textId="2902B405" w:rsidR="00B62AAF" w:rsidRDefault="00B62AAF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="309C906B" w14:textId="77777777" w:rsidR="00DA2795" w:rsidRDefault="00DA2795">
-[...52 lines deleted...]
-  <w:p w14:paraId="0B4FD5F4" w14:textId="77777777" w:rsidR="00DA2795" w:rsidRDefault="00DA2795">
+  <w:p w14:paraId="1747D370" w14:textId="77777777" w:rsidR="00B62AAF" w:rsidRDefault="00B62AAF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42A8CFB5" w14:textId="77777777" w:rsidR="0083274C" w:rsidRDefault="0083274C">
+    <w:p w14:paraId="1EE10244" w14:textId="77777777" w:rsidR="00607D7B" w:rsidRDefault="00607D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BA4C5B" w14:textId="77777777" w:rsidR="0083274C" w:rsidRDefault="0083274C">
+    <w:p w14:paraId="33A61948" w14:textId="77777777" w:rsidR="00607D7B" w:rsidRDefault="00607D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...474 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1FA1DEC7" w14:textId="77777777" w:rsidR="006B5FFF" w:rsidRPr="002D7718" w:rsidRDefault="006B5FFF" w:rsidP="00260C4B">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:ind w:left="4111"/>
     </w:pPr>
     <w:r w:rsidRPr="002D7718">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6646D920" wp14:editId="47048D1F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-130396</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>13667</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1514475" cy="424815"/>
@@ -7548,51 +1641,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6646D920" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1861879364" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.25pt;margin-top:1.1pt;width:119.25pt;height:33.45pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQjju1agIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsUkhSxRJSIqhJK&#10;oiZVzsZrw6pej2sP7NJf37F3eSjtJVUv9tjzzXge33h621SG7ZUPJdicD3p9zpSVUJR2k/Pvz8sP&#10;N5wFFLYQBqzK+UEFfjt7/25au4kawhZMoTwjJzZMapfzLaKbZFmQW1WJ0AOnLCk1+EogHf0mK7yo&#10;yXtlsmG/f5XV4AvnQaoQ6PauVfJZ8q+1kvigdVDITM4pNkyrT+s6rtlsKiYbL9y2lF0Y4h+iqERp&#10;6dGTqzuBgu18+YerqpQeAmjsSagy0LqUKuVA2Qz6r7J52gqnUi5UnOBOZQr/z6283z+5R8+w+QwN&#10;NTAWpHZhEugy5tNoX8WdImWkpxIeTmVTDTIZjcaD0eh6zJkk3Wg4uhmMo5vsbO18wC8KKhaFnHtq&#10;S6qW2K8CttAjJD5mYVkak1pjLKtzfvVx3E8GJw05NzZiVWpy5+YceZLwYFTEGPtNaVYWKYF4keil&#10;FsazvSBiCCmVxZR78kvoiNIUxFsMO/w5qrcYt3kcXwaLJ+OqtOBT9q/CLn4cQ9Ytnmp+kXcUsVk3&#10;lPhFY9dQHKjfHtpRCE4uS2rKSgR8FJ64Ty2mecYHWrQBKj50Emdb8L/+dh/xREnSclbTLOU8/NwJ&#10;rzgzXy2R9RPxIw5fOozG10M6+EvN+lJjd9UCqCsD+jmcTGLEozmK2kP1QmM/j6+SSlhJb+ccj+IC&#10;2wmnb0Oq+TyBaNycwJV9cjK6jk2KlHtuXoR3HS+RGH0Px6kTk1f0bLHR0sJ8h6DLxN1Y57aqXf1p&#10;VBP7u28l/gWX54Q6f36z3wAAAP//AwBQSwMEFAAGAAgAAAAhAOFVUyXfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AUhO+C/2F5grd2k4WWGPNSSqAIoofWXry9ZLdJMPs2Zrdt9Ne7nvQ4&#10;zDDzTbGZ7SAuZvK9Y4R0mYAw3Djdc4twfNstMhA+EGsaHBuEL+NhU97eFJRrd+W9uRxCK2IJ+5wQ&#10;uhDGXErfdMaSX7rRcPRObrIUopxaqSe6xnI7SJUka2mp57jQ0WiqzjQfh7NFeK52r7Svlc2+h+rp&#10;5bQdP4/vK8T7u3n7CCKYOfyF4Rc/okMZmWp3Zu3FgLBQySpGEZQCEX2VZvFbjbB+SEGWhfx/oPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEI47tWoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4VVTJd8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1861879364" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.25pt;margin-top:1.1pt;width:119.25pt;height:33.45pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD0Dd/aAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsUkhSxRJSIqhJK&#10;oiZVzsZrw6pej2sP7NJf37F3eSjtJVUv9tjzzXge33h621SG7ZUPJdicD3p9zpSVUJR2k/Pvz8sP&#10;N5wFFLYQBqzK+UEFfjt7/25au4kawhZMoTwjJzZMapfzLaKbZFmQW1WJ0AOnLCk1+EogHf0mK7yo&#10;yXtlsmG/f5XV4AvnQaoQ6PauVfJZ8q+1kvigdVDITM4pNkyrT+s6rtlsKiYbL9y2lF0Y4h+iqERp&#10;6dGTqzuBgu18+YerqpQeAmjsSagy0LqUKuVA2Qz6r7J52gqnUi5UnOBOZQr/z6283z+5R8+w+QwN&#10;NTAWpHZhEugy5tNoX8WdImWkpxIeTmVTDTIZjcaD0eh6zJkk3Wg4uhmMo5vsbO18wC8KKhaFnHtq&#10;S6qW2K8CttAjJD5mYVkak1pjLKtzfvVx3E8GJw05NzZiVWpy5+YceZLwYFTEGPtNaVYWKYF4keil&#10;FsazvSBiCCmVxZR78kvoiNIUxFsMO/w5qrcYt3kcXwaLJ+OqtOBT9q/CLn4cQ9Ytnmp+kXcUsVk3&#10;XUfXUByo0R7aGQhOLkvqxkoEfBSeSE+9pUHGB1q0Aao6dBJnW/C//nYf8cRF0nJW0xDlPPzcCa84&#10;M18tsfQTESNOXTqMxtdDOvhLzfpSY3fVAqgdA/oynExixKM5itpD9ULzPo+vkkpYSW/nHI/iAtvR&#10;pv9Cqvk8gWjOnMCVfXIyuo7diVx7bl6Edx0hkah8D8dxE5NXvGyx0dLCfIegy0TaWOC2ql3haUYT&#10;7bv/JH4Cl+eEOv96s98AAAD//wMAUEsDBBQABgAIAAAAIQDhVVMl3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAFITvgv9heYK3dpOFlhjzUkqgCKKH1l68vWS3STD7Nma3bfTXu570OMww&#10;802xme0gLmbyvWOEdJmAMNw43XOLcHzbLTIQPhBrGhwbhC/jYVPe3hSUa3flvbkcQitiCfucELoQ&#10;xlxK33TGkl+60XD0Tm6yFKKcWqknusZyO0iVJGtpqee40NFoqs40H4ezRXiudq+0r5XNvofq6eW0&#10;HT+P7yvE+7t5+wgimDn8heEXP6JDGZlqd2btxYCwUMkqRhGUAhF9lWbxW42wfkhBloX8f6D8AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAPQN39oAgAAPQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOFVUyXfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="67AD3E09" w14:textId="77777777" w:rsidR="006B5FFF" w:rsidRDefault="006B5FFF" w:rsidP="006B5FFF">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">E- ISSN : </w:t>
                     </w:r>
                     <w:r w:rsidRPr="005C6BB4">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>3089-8013</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="7C31DABF" w14:textId="77777777" w:rsidR="006B5FFF" w:rsidRDefault="006B5FFF" w:rsidP="006B5FFF">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">P -ISSN : </w:t>
                     </w:r>
                     <w:r w:rsidRPr="006B5FFF">
                       <w:rPr>
@@ -8040,51 +2133,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1568832455">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="217473789">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="883718167">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -8196,50 +2289,51 @@
     <w:rsid w:val="004411C2"/>
     <w:rsid w:val="0046097E"/>
     <w:rsid w:val="00461CEA"/>
     <w:rsid w:val="00462F13"/>
     <w:rsid w:val="00477F5F"/>
     <w:rsid w:val="00480529"/>
     <w:rsid w:val="004977B8"/>
     <w:rsid w:val="004D13BC"/>
     <w:rsid w:val="0050053F"/>
     <w:rsid w:val="00517A8B"/>
     <w:rsid w:val="00536B71"/>
     <w:rsid w:val="005557E2"/>
     <w:rsid w:val="005845BC"/>
     <w:rsid w:val="00585593"/>
     <w:rsid w:val="005918F8"/>
     <w:rsid w:val="005A0FD8"/>
     <w:rsid w:val="005A28F3"/>
     <w:rsid w:val="005A4178"/>
     <w:rsid w:val="005A5D3E"/>
     <w:rsid w:val="005A71B4"/>
     <w:rsid w:val="005C6BB4"/>
     <w:rsid w:val="005E61F9"/>
     <w:rsid w:val="005E70A4"/>
     <w:rsid w:val="005F7647"/>
     <w:rsid w:val="006067B6"/>
+    <w:rsid w:val="00607D7B"/>
     <w:rsid w:val="0061114A"/>
     <w:rsid w:val="006400D8"/>
     <w:rsid w:val="00643D56"/>
     <w:rsid w:val="00660949"/>
     <w:rsid w:val="006718C5"/>
     <w:rsid w:val="00676135"/>
     <w:rsid w:val="00681C82"/>
     <w:rsid w:val="006872E4"/>
     <w:rsid w:val="00691763"/>
     <w:rsid w:val="00692628"/>
     <w:rsid w:val="00693896"/>
     <w:rsid w:val="006976DA"/>
     <w:rsid w:val="006B5FFF"/>
     <w:rsid w:val="006B623F"/>
     <w:rsid w:val="006C3924"/>
     <w:rsid w:val="006E389D"/>
     <w:rsid w:val="006E5351"/>
     <w:rsid w:val="006F07C6"/>
     <w:rsid w:val="0071165F"/>
     <w:rsid w:val="00713EDD"/>
     <w:rsid w:val="00717001"/>
     <w:rsid w:val="00730005"/>
     <w:rsid w:val="007429BA"/>
     <w:rsid w:val="00743037"/>
     <w:rsid w:val="0075146F"/>
@@ -8274,92 +2368,95 @@
     <w:rsid w:val="00925864"/>
     <w:rsid w:val="00935C66"/>
     <w:rsid w:val="00945721"/>
     <w:rsid w:val="00950014"/>
     <w:rsid w:val="0096720E"/>
     <w:rsid w:val="00974C0C"/>
     <w:rsid w:val="00985C21"/>
     <w:rsid w:val="009B2C3A"/>
     <w:rsid w:val="009B75C8"/>
     <w:rsid w:val="009C33B6"/>
     <w:rsid w:val="009C51C8"/>
     <w:rsid w:val="009C59D7"/>
     <w:rsid w:val="009C6C09"/>
     <w:rsid w:val="009D11CA"/>
     <w:rsid w:val="009D30BC"/>
     <w:rsid w:val="009D3673"/>
     <w:rsid w:val="009F743E"/>
     <w:rsid w:val="00A05B4E"/>
     <w:rsid w:val="00A07E3D"/>
     <w:rsid w:val="00A114A2"/>
     <w:rsid w:val="00A14138"/>
     <w:rsid w:val="00A40A92"/>
     <w:rsid w:val="00A45C7E"/>
     <w:rsid w:val="00A541AE"/>
     <w:rsid w:val="00A916C0"/>
+    <w:rsid w:val="00A91A13"/>
     <w:rsid w:val="00A9433F"/>
     <w:rsid w:val="00A94872"/>
     <w:rsid w:val="00AA3826"/>
     <w:rsid w:val="00AC3B9B"/>
     <w:rsid w:val="00AD37F0"/>
     <w:rsid w:val="00AE40F0"/>
     <w:rsid w:val="00AE5071"/>
     <w:rsid w:val="00AF0311"/>
     <w:rsid w:val="00AF2630"/>
     <w:rsid w:val="00B07F46"/>
     <w:rsid w:val="00B1309B"/>
     <w:rsid w:val="00B32B5F"/>
     <w:rsid w:val="00B45B25"/>
     <w:rsid w:val="00B614D1"/>
+    <w:rsid w:val="00B62AAF"/>
     <w:rsid w:val="00B62ABC"/>
     <w:rsid w:val="00B72E06"/>
     <w:rsid w:val="00B92850"/>
     <w:rsid w:val="00B92D88"/>
     <w:rsid w:val="00B94FF7"/>
     <w:rsid w:val="00BA21D9"/>
     <w:rsid w:val="00BA7F6F"/>
     <w:rsid w:val="00BC3407"/>
     <w:rsid w:val="00BC60C3"/>
     <w:rsid w:val="00BD7B62"/>
     <w:rsid w:val="00BE277F"/>
     <w:rsid w:val="00BF0582"/>
     <w:rsid w:val="00C027C9"/>
     <w:rsid w:val="00C02932"/>
     <w:rsid w:val="00C15C34"/>
     <w:rsid w:val="00C31938"/>
     <w:rsid w:val="00C336DD"/>
     <w:rsid w:val="00C37E8F"/>
     <w:rsid w:val="00C4515A"/>
     <w:rsid w:val="00C510C4"/>
     <w:rsid w:val="00C708A2"/>
     <w:rsid w:val="00C85416"/>
     <w:rsid w:val="00CA04FA"/>
     <w:rsid w:val="00CD491B"/>
     <w:rsid w:val="00CE440C"/>
     <w:rsid w:val="00CE442E"/>
     <w:rsid w:val="00CE6010"/>
     <w:rsid w:val="00CF664D"/>
+    <w:rsid w:val="00D02F0A"/>
     <w:rsid w:val="00D17123"/>
     <w:rsid w:val="00D176F1"/>
     <w:rsid w:val="00D21183"/>
     <w:rsid w:val="00D36C85"/>
     <w:rsid w:val="00D472F7"/>
     <w:rsid w:val="00D47C00"/>
     <w:rsid w:val="00D71263"/>
     <w:rsid w:val="00DA2795"/>
     <w:rsid w:val="00DB0815"/>
     <w:rsid w:val="00DD2FB4"/>
     <w:rsid w:val="00DF3360"/>
     <w:rsid w:val="00DF3AC6"/>
     <w:rsid w:val="00E13F49"/>
     <w:rsid w:val="00E17188"/>
     <w:rsid w:val="00E30A2B"/>
     <w:rsid w:val="00E33C0D"/>
     <w:rsid w:val="00E37004"/>
     <w:rsid w:val="00E37641"/>
     <w:rsid w:val="00E406B6"/>
     <w:rsid w:val="00E422A9"/>
     <w:rsid w:val="00E52263"/>
     <w:rsid w:val="00E60639"/>
     <w:rsid w:val="00E64F79"/>
     <w:rsid w:val="00E730E0"/>
     <w:rsid w:val="00E740F0"/>
@@ -10008,58 +4105,54 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2080899561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jitar.org/index.php/jitar/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jitar.org/index.php/jitar/index" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jitar.org/index.php/jitar/index" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jitar.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="journaljitar@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jitar.org/index.php/jitar/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10300,76 +4393,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8AEA356-07BC-42B8-A379-EC6F05BB1820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6611</Characters>
+  <Pages>2</Pages>
+  <Words>210</Words>
+  <Characters>1199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>by adguard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7755</CharactersWithSpaces>
+  <CharactersWithSpaces>1407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3342445</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://jurnal.stekom.ac.id/index.php/elkom</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342445</vt:i4>
       </vt:variant>
       <vt:variant>